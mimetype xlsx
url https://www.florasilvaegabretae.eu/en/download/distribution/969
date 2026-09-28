--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -1320,50 +1320,53 @@
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>52</v>
       </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>55</v>
       </c>
       <c r="C52" t="s">
@@ -1492,111 +1495,120 @@
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>72</v>
       </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>74</v>
       </c>
       <c r="C71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>75</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>76</v>
       </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>79</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
         <v>82</v>
       </c>
@@ -1712,50 +1724,53 @@
       <c r="B93" t="s">
         <v>96</v>
       </c>
       <c r="C93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>97</v>
       </c>
       <c r="C94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>98</v>
       </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>101</v>
       </c>
       <c r="C98" t="s">
@@ -1998,51 +2013,51 @@
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
@@ -31681,30 +31696,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>28.28.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>