--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -2106,53 +2106,50 @@
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>126</v>
       </c>
-      <c r="C121" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>128</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
@@ -31834,30 +31831,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>28.28.2026</dc:subject>
+  <dc:subject>14.14.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>