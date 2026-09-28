--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -104,75 +104,75 @@
   <si>
     <t>6844a</t>
   </si>
   <si>
     <t>6844b</t>
   </si>
   <si>
     <t>6844c</t>
   </si>
   <si>
     <t>6844d</t>
   </si>
   <si>
     <t>6845a</t>
   </si>
   <si>
     <t>6845b</t>
   </si>
   <si>
     <t>6845c</t>
   </si>
   <si>
     <t>6845d</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6846a</t>
   </si>
   <si>
     <t>6846b</t>
   </si>
   <si>
     <t>6846c</t>
   </si>
   <si>
     <t>6846d</t>
   </si>
   <si>
     <t>6847a</t>
   </si>
   <si>
     <t>6847b</t>
   </si>
   <si>
     <t>6847c</t>
   </si>
   <si>
     <t>6847d</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6848a</t>
   </si>
   <si>
     <t>6848c</t>
   </si>
   <si>
     <t>6944a</t>
   </si>
   <si>
     <t>6944b</t>
   </si>
   <si>
     <t>6944d</t>
   </si>
   <si>
     <t>6945a</t>
   </si>
   <si>
     <t>6945b</t>
   </si>
   <si>
     <t>6945c</t>
   </si>
@@ -1147,133 +1147,136 @@
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>31</v>
+        <v>32</v>
+      </c>
+      <c r="C27" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>41</v>
       </c>
@@ -1387,50 +1390,53 @@
       <c r="B46" t="s">
         <v>51</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>52</v>
       </c>
       <c r="C47" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>53</v>
       </c>
+      <c r="C48" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>54</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>55</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
@@ -1630,74 +1636,83 @@
       <c r="B70" t="s">
         <v>75</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>76</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>77</v>
       </c>
+      <c r="C72" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>78</v>
       </c>
+      <c r="C73" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>80</v>
       </c>
+      <c r="C75" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>82</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
@@ -1837,50 +1852,53 @@
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>98</v>
       </c>
+      <c r="C93" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>101</v>
       </c>
       <c r="C96" t="s">
@@ -1914,73 +1932,73 @@
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>105</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>106</v>
       </c>
       <c r="C101" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>107</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>108</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>109</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
@@ -31831,30 +31849,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>28.28.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>