--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -976,50 +976,53 @@
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
+      <c r="C9" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1155,89 +1158,95 @@
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
+      </c>
+      <c r="C33" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:108">
@@ -1515,50 +1524,53 @@
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
       <c r="C66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
+      <c r="C67" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
     </row>
@@ -1586,50 +1598,53 @@
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
+      </c>
+      <c r="C76" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>82</v>
       </c>
       <c r="C78" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:108">
@@ -1674,50 +1689,53 @@
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
+      <c r="C85" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
     </row>
@@ -1741,50 +1759,53 @@
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
+      <c r="C93" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96" t="s">
@@ -1838,87 +1859,93 @@
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
+      <c r="C104" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
+      </c>
+      <c r="C108" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
@@ -31708,30 +31735,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>