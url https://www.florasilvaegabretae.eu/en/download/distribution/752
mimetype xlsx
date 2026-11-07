--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -1210,91 +1210,97 @@
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
@@ -1315,51 +1321,51 @@
         <v>42</v>
       </c>
       <c r="C38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:108">
       <c r="A39" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B39" t="s">
         <v>43</v>
       </c>
       <c r="C39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:108">
       <c r="A40" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B40" t="s">
         <v>44</v>
       </c>
       <c r="C40" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:108">
       <c r="A41" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B41" t="s">
         <v>45</v>
       </c>
       <c r="C41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:108">
@@ -1644,50 +1650,53 @@
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
@@ -1829,51 +1838,51 @@
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:108">
@@ -1891,50 +1900,53 @@
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
+      <c r="C93" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
@@ -2050,50 +2062,53 @@
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
+      <c r="C108" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
@@ -2110,60 +2125,63 @@
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
+      <c r="C114" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:108">
@@ -2218,50 +2236,53 @@
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
+      </c>
+      <c r="C125" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
       <c r="C126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
       <c r="C127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:108">
@@ -31906,30 +31927,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>