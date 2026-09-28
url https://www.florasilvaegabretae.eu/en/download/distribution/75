--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -1176,50 +1176,53 @@
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
@@ -1409,50 +1412,53 @@
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
+      <c r="C50" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
@@ -1469,50 +1475,53 @@
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
+      <c r="C56" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
     </row>
@@ -1520,50 +1529,53 @@
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
       <c r="C60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
+      <c r="C62" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
       <c r="C63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
       <c r="C64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
@@ -1643,50 +1655,53 @@
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
+      <c r="C74" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
@@ -1808,50 +1823,53 @@
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
+      <c r="C92" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
@@ -2161,51 +2179,51 @@
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
       <c r="C126" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
       <c r="C127" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="A132" s="2"/>
     </row>
     <row r="133" spans="1:108">
       <c r="A133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="A134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="A135" s="2"/>
@@ -31828,30 +31846,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>28.28.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>