--- v1 (2026-08-01)
+++ v2 (2026-10-30)
@@ -1247,50 +1247,53 @@
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
+      <c r="C35" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
@@ -1343,77 +1346,83 @@
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
       <c r="C43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
+      <c r="C44" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
+      <c r="C47" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
@@ -1435,50 +1444,53 @@
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
+      <c r="C54" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
@@ -1567,50 +1579,53 @@
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
+      <c r="C69" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
@@ -2034,50 +2049,53 @@
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
+      </c>
+      <c r="C117" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
       <c r="C118" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:108">
@@ -31804,30 +31822,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>