--- v1 (2026-07-31)
+++ v2 (2026-11-04)
@@ -1017,50 +1017,53 @@
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
+      <c r="C13" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
@@ -1148,88 +1151,97 @@
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
+      <c r="C26" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
+      <c r="C30" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
@@ -1978,50 +1990,53 @@
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
+      <c r="C105" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
       <c r="C107" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
@@ -2067,50 +2082,53 @@
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
+      </c>
+      <c r="C114" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:108">
@@ -31858,30 +31876,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>31.31.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>