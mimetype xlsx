--- v3 (2026-09-19)
+++ v4 (2026-11-07)
@@ -107,63 +107,63 @@
   <si>
     <t>6844d</t>
   </si>
   <si>
     <t>6845a</t>
   </si>
   <si>
     <t>6845b</t>
   </si>
   <si>
     <t>6845c</t>
   </si>
   <si>
     <t>6845d</t>
   </si>
   <si>
     <t>6846a</t>
   </si>
   <si>
     <t>6846b</t>
   </si>
   <si>
     <t>6846c</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6846d</t>
   </si>
   <si>
     <t>6847a</t>
   </si>
   <si>
     <t>Přijatý záznam</t>
   </si>
   <si>
     <t>6847b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6847c</t>
   </si>
   <si>
     <t>6847d</t>
   </si>
   <si>
     <t>6848a</t>
   </si>
   <si>
     <t>6848c</t>
   </si>
   <si>
     <t>6944a</t>
   </si>
   <si>
     <t>6944b</t>
   </si>
   <si>
     <t>6944d</t>
   </si>
   <si>
     <t>6945a</t>
   </si>
@@ -1119,79 +1119,82 @@
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>30</v>
       </c>
+      <c r="C28" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
@@ -1276,96 +1279,99 @@
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
+      </c>
+      <c r="C47" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
@@ -1796,51 +1802,51 @@
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
@@ -31591,30 +31597,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>19.19.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>