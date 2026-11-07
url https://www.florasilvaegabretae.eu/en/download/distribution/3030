--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -1128,50 +1128,53 @@
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
@@ -1188,50 +1191,53 @@
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
+      <c r="C31" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
@@ -1306,51 +1312,51 @@
         <v>45</v>
       </c>
       <c r="C41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
       <c r="C43" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:108">
@@ -1635,50 +1641,53 @@
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
+      </c>
+      <c r="C75" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
@@ -31810,30 +31819,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>