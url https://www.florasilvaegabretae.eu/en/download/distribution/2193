--- v1 (2026-07-26)
+++ v2 (2026-10-30)
@@ -988,69 +988,75 @@
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
@@ -1499,50 +1505,53 @@
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
+      <c r="C56" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
@@ -1680,58 +1689,64 @@
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
+      <c r="C73" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
+      <c r="C74" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
@@ -1829,82 +1844,85 @@
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
+      <c r="C90" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
@@ -1990,50 +2008,53 @@
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
+      <c r="C102" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
@@ -2064,50 +2085,53 @@
       <c r="B107" t="s">
         <v>111</v>
       </c>
       <c r="C107" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
+      <c r="C109" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
@@ -2229,51 +2253,51 @@
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:108">
@@ -31918,30 +31942,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>26.26.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>