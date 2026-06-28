--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1834,121 +1834,130 @@
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
@@ -31636,30 +31645,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>28.28.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>