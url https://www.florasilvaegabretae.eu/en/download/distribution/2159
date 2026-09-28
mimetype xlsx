--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -1145,50 +1145,53 @@
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
+      <c r="C29" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
@@ -1263,57 +1266,63 @@
       </c>
     </row>
     <row r="41" spans="1:108">
       <c r="A41" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B41" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
+      <c r="C43" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
+      </c>
+      <c r="C44" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
@@ -1474,57 +1483,63 @@
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
+      <c r="C69" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
+      </c>
+      <c r="C70" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
@@ -1634,118 +1649,130 @@
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
+      <c r="C90" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
+      <c r="C91" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
+      <c r="C92" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
+      </c>
+      <c r="C95" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
@@ -1754,57 +1781,63 @@
       </c>
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
+      <c r="C101" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
+      </c>
+      <c r="C102" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
@@ -31645,30 +31678,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>28.28.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>