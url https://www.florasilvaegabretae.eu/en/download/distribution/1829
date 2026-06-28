--- v0 (2026-05-12)
+++ v1 (2026-06-28)
@@ -1730,50 +1730,53 @@
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
     </row>
@@ -1817,50 +1820,53 @@
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
+      </c>
+      <c r="C106" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
@@ -31654,30 +31660,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>28.28.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>