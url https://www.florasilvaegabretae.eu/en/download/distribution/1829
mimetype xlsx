--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -979,50 +979,53 @@
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
+      <c r="C9" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1289,84 +1292,93 @@
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
+      <c r="C44" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
+      <c r="C47" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
+      </c>
+      <c r="C48" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
@@ -1670,50 +1682,53 @@
         <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
+      </c>
+      <c r="C88" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
@@ -31660,30 +31675,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>28.28.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>