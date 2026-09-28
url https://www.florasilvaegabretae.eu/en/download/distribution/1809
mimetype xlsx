--- v1 (2026-07-26)
+++ v2 (2026-09-28)
@@ -1002,50 +1002,53 @@
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1361,50 +1364,53 @@
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>59</v>
       </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>62</v>
       </c>
     </row>
@@ -1509,50 +1515,53 @@
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
@@ -1690,50 +1699,53 @@
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
       <c r="C95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
@@ -1838,50 +1850,53 @@
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="112" spans="1:108">
@@ -31684,30 +31699,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>26.26.2026</dc:subject>
+  <dc:subject>28.28.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>