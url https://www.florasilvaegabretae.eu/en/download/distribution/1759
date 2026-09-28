--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -1010,50 +1010,53 @@
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>17</v>
       </c>
+      <c r="C14" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1150,65 +1153,71 @@
       <c r="B28" t="s">
         <v>31</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>32</v>
       </c>
       <c r="C29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>33</v>
       </c>
+      <c r="C30" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>35</v>
+      </c>
+      <c r="C32" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>38</v>
       </c>
@@ -1505,57 +1514,63 @@
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>77</v>
       </c>
+      <c r="C74" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>78</v>
+      </c>
+      <c r="C75" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>79</v>
       </c>
       <c r="C76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
@@ -1642,50 +1657,53 @@
       <c r="B88" t="s">
         <v>91</v>
       </c>
       <c r="C88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>92</v>
       </c>
       <c r="C89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>93</v>
       </c>
+      <c r="C90" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>94</v>
       </c>
       <c r="C91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>95</v>
       </c>
       <c r="C92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
@@ -1772,80 +1790,86 @@
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>105</v>
       </c>
       <c r="C102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>107</v>
       </c>
+      <c r="C104" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>108</v>
       </c>
       <c r="C105" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>109</v>
       </c>
       <c r="C106" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>110</v>
       </c>
+      <c r="C107" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>111</v>
       </c>
       <c r="C108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>112</v>
       </c>
       <c r="C109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
@@ -1886,50 +1910,53 @@
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>117</v>
       </c>
       <c r="C114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>119</v>
       </c>
+      <c r="C116" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>120</v>
       </c>
       <c r="C117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>121</v>
       </c>
       <c r="C118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
@@ -1969,50 +1996,53 @@
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>127</v>
       </c>
       <c r="C124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>128</v>
+      </c>
+      <c r="C125" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>130</v>
       </c>
       <c r="C127" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
@@ -31654,30 +31684,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>28.28.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>