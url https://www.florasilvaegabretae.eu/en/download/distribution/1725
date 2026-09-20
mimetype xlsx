--- v1 (2026-07-26)
+++ v2 (2026-09-20)
@@ -1914,53 +1914,50 @@
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
-      <c r="C103" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
@@ -2126,53 +2123,50 @@
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
@@ -31822,30 +31816,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>26.26.2026</dc:subject>
+  <dc:subject>20.20.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>