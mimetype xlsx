--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -233,54 +233,54 @@
   <si>
     <t>7046d</t>
   </si>
   <si>
     <t>7047a</t>
   </si>
   <si>
     <t>7047b</t>
   </si>
   <si>
     <t>7047c</t>
   </si>
   <si>
     <t>7047d</t>
   </si>
   <si>
     <t>7048a</t>
   </si>
   <si>
     <t>7048b</t>
   </si>
   <si>
     <t>7048c</t>
   </si>
   <si>
-    <t>Nejistý záznam</t>
+    <t>7048d</t>
   </si>
   <si>
-    <t>7048d</t>
+    <t>Nejistý záznam</t>
   </si>
   <si>
     <t>7049a</t>
   </si>
   <si>
     <t>7049b</t>
   </si>
   <si>
     <t>7049c</t>
   </si>
   <si>
     <t>7049d</t>
   </si>
   <si>
     <t>7050c</t>
   </si>
   <si>
     <t>7050d</t>
   </si>
   <si>
     <t>7146a</t>
   </si>
   <si>
     <t>7146b</t>
   </si>
@@ -1594,59 +1594,59 @@
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>71</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>72</v>
       </c>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
+        <v>73</v>
+      </c>
+      <c r="C70" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
     </row>
@@ -1719,53 +1719,50 @@
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
         <v>83</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:108">
       <c r="A80" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B80" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="81" spans="1:108">
       <c r="A81" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B81" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="82" spans="1:108">
       <c r="A82" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B82" t="s">
         <v>86</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:108">
@@ -31816,30 +31813,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>