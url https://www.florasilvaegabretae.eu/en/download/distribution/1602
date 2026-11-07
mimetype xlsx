--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -33,50 +33,53 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>FSG taxon</t>
   </si>
   <si>
     <t>kvadrant</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>6743c</t>
   </si>
   <si>
     <t>6743d</t>
   </si>
   <si>
     <t>6744a</t>
+  </si>
+  <si>
+    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6744b</t>
   </si>
   <si>
     <t>Přijatý záznam</t>
   </si>
   <si>
     <t>6744c</t>
   </si>
   <si>
     <t>6744d</t>
   </si>
   <si>
     <t>6745a</t>
   </si>
   <si>
     <t>6745b</t>
   </si>
   <si>
     <t>6745c</t>
   </si>
   <si>
     <t>6745d</t>
   </si>
@@ -183,53 +186,50 @@
     <t>6946c</t>
   </si>
   <si>
     <t>6946d</t>
   </si>
   <si>
     <t>6947a</t>
   </si>
   <si>
     <t>6947b</t>
   </si>
   <si>
     <t>6947c</t>
   </si>
   <si>
     <t>6947d</t>
   </si>
   <si>
     <t>6948a</t>
   </si>
   <si>
     <t>6948b</t>
   </si>
   <si>
     <t>6948c</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6948d</t>
   </si>
   <si>
     <t>6949c</t>
   </si>
   <si>
     <t>6949d</t>
   </si>
   <si>
     <t>7045b</t>
   </si>
   <si>
     <t>7045d</t>
   </si>
   <si>
     <t>7046a</t>
   </si>
   <si>
     <t>7046b</t>
   </si>
   <si>
     <t>7046c</t>
   </si>
@@ -930,579 +930,588 @@
       <c r="DD1" s="1"/>
     </row>
     <row r="2" spans="1:108">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:108">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:108">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
+      <c r="C4" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="5" spans="1:108">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:108">
       <c r="A18" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:108">
       <c r="A19" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:108">
       <c r="A20" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:108">
       <c r="A21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C26" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C27" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>32</v>
+        <v>33</v>
+      </c>
+      <c r="C29" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C30" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C31" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C32" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>36</v>
+        <v>37</v>
+      </c>
+      <c r="C33" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C34" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C35" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:108">
       <c r="A39" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:108">
       <c r="A40" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B40" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:108">
       <c r="A41" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C51" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C52" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C53" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
@@ -1544,89 +1553,89 @@
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>77</v>
       </c>
       <c r="C72" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>80</v>
       </c>
       <c r="C75" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>81</v>
       </c>
       <c r="C76" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
         <v>84</v>
       </c>
@@ -1721,177 +1730,192 @@
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>98</v>
       </c>
       <c r="C93" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>100</v>
       </c>
       <c r="C95" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>103</v>
       </c>
       <c r="C98" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>106</v>
       </c>
+      <c r="C101" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>107</v>
       </c>
+      <c r="C102" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>109</v>
       </c>
+      <c r="C104" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>111</v>
       </c>
+      <c r="C106" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>113</v>
+      </c>
+      <c r="C108" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>116</v>
       </c>
@@ -1947,51 +1971,51 @@
         <v>122</v>
       </c>
       <c r="C117" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>123</v>
       </c>
       <c r="C118" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>124</v>
       </c>
       <c r="C119" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>127</v>
       </c>
@@ -31678,30 +31702,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>