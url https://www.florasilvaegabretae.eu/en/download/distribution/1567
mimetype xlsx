--- v1 (2026-07-26)
+++ v2 (2026-10-30)
@@ -1145,102 +1145,108 @@
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
+      <c r="C23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
@@ -1360,51 +1366,51 @@
         <v>45</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
       <c r="C43" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:108">
@@ -1425,58 +1431,64 @@
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
+      <c r="C49" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
+      <c r="C50" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
       <c r="C51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
@@ -1541,51 +1553,51 @@
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
       <c r="C59" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
       <c r="C60" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:108">
@@ -2054,153 +2066,162 @@
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>112</v>
       </c>
+      <c r="C107" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>113</v>
       </c>
       <c r="C108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>114</v>
       </c>
+      <c r="C109" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>115</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>116</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>117</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>118</v>
       </c>
       <c r="C113" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>119</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>120</v>
       </c>
       <c r="C115" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>121</v>
       </c>
       <c r="C116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>122</v>
+      </c>
+      <c r="C117" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>123</v>
       </c>
       <c r="C118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>124</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:108">
@@ -31933,30 +31954,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>26.26.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>