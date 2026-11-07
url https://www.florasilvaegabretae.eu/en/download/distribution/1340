--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -1124,51 +1124,51 @@
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:108">
@@ -1211,50 +1211,53 @@
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
@@ -1375,77 +1378,86 @@
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
+      <c r="C51" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
@@ -1553,114 +1565,129 @@
         <v>68</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
       <c r="C66" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
+      <c r="C67" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
+      <c r="C71" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
+      <c r="C73" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
@@ -1747,50 +1774,53 @@
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
+      <c r="C87" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
@@ -1798,98 +1828,101 @@
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
+      <c r="C93" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
       <c r="C98" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
@@ -1913,50 +1946,53 @@
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
+      </c>
+      <c r="C106" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
@@ -31762,30 +31798,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>