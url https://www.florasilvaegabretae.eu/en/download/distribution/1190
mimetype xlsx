--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -998,50 +998,53 @@
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
@@ -1104,53 +1107,50 @@
       <c r="A20" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:108">
       <c r="A21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
@@ -1204,50 +1204,53 @@
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
+      <c r="C33" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
@@ -1332,108 +1335,120 @@
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
+      <c r="C46" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
+      <c r="C49" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
+      <c r="C50" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
+      </c>
+      <c r="C53" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
@@ -31753,30 +31768,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>