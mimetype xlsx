--- v0 (2026-07-26)
+++ v1 (2026-09-28)
@@ -1043,50 +1043,53 @@
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B17" t="s">
@@ -1265,50 +1268,53 @@
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
@@ -1391,50 +1397,53 @@
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
+      <c r="C47" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
@@ -1448,50 +1457,53 @@
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
+      <c r="C53" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
@@ -1820,51 +1832,51 @@
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:108">
@@ -1981,50 +1993,53 @@
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
+      <c r="C102" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
@@ -2044,58 +2059,64 @@
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
       <c r="C107" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
+      <c r="C108" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
+      <c r="C109" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
@@ -2116,51 +2137,51 @@
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
@@ -31909,30 +31930,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>26.26.2026</dc:subject>
+  <dc:subject>28.28.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>