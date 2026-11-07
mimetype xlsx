--- v4 (2026-09-20)
+++ v5 (2026-11-07)
@@ -1132,50 +1132,53 @@
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
+      <c r="C27" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
@@ -1199,50 +1202,53 @@
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
+      <c r="C35" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B38" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1509,50 +1515,53 @@
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
+      <c r="C70" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
@@ -1951,102 +1960,108 @@
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
+      </c>
+      <c r="C116" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
+      </c>
+      <c r="C121" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
@@ -31717,30 +31732,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>