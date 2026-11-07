--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -1120,51 +1120,51 @@
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:108">
@@ -1332,50 +1332,53 @@
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
+      <c r="C46" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
@@ -1604,50 +1607,53 @@
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
+      <c r="C74" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
@@ -1720,107 +1726,116 @@
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
+      <c r="C87" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
+      </c>
+      <c r="C88" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
+      <c r="C93" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
       <c r="C95" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
@@ -1921,50 +1936,53 @@
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
+      <c r="C108" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
     </row>
@@ -2062,50 +2080,53 @@
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
+      </c>
+      <c r="C125" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
@@ -31744,30 +31765,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>