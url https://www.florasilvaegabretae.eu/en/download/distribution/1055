--- v3 (2026-09-19)
+++ v4 (2026-11-07)
@@ -1185,50 +1185,53 @@
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
@@ -1626,50 +1629,53 @@
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
@@ -1766,103 +1772,112 @@
         <v>3</v>
       </c>
       <c r="B82" t="s">
         <v>86</v>
       </c>
       <c r="C82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
+      <c r="C85" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
+      <c r="C88" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
+      <c r="C90" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
@@ -1945,80 +1960,86 @@
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
+      <c r="C102" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
+      <c r="C105" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
@@ -2052,51 +2073,51 @@
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
@@ -31852,30 +31873,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>19.19.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>