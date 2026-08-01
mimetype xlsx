--- v0 (2026-05-12)
+++ v1 (2026-08-01)
@@ -1814,124 +1814,136 @@
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
+      <c r="C104" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
+      </c>
+      <c r="C110" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
+      <c r="C112" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
+      </c>
+      <c r="C113" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
@@ -31696,30 +31708,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>12.12.2026</dc:subject>
+  <dc:subject>01.1.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>