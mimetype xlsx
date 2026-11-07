--- v2 (2026-09-19)
+++ v3 (2026-11-07)
@@ -1176,50 +1176,53 @@
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
+      <c r="C31" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
@@ -1518,73 +1521,79 @@
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
@@ -1722,50 +1731,53 @@
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
+      </c>
+      <c r="C93" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
       <c r="C95" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
@@ -31705,30 +31717,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>19.19.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>