--- v2 (2026-09-20)
+++ v3 (2026-11-04)
@@ -38,78 +38,78 @@
   <si>
     <t>FSG taxon</t>
   </si>
   <si>
     <t>kvadrant</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>Chaerophyllum temulum</t>
   </si>
   <si>
     <t>6743c</t>
   </si>
   <si>
     <t>6743d</t>
   </si>
   <si>
     <t>6744a</t>
   </si>
   <si>
     <t>6744b</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6744c</t>
   </si>
   <si>
     <t>6744d</t>
   </si>
   <si>
     <t>6745a</t>
   </si>
   <si>
     <t>6745b</t>
   </si>
   <si>
     <t>6745c</t>
   </si>
   <si>
     <t>6745d</t>
   </si>
   <si>
     <t>6746c</t>
   </si>
   <si>
     <t>6746d</t>
   </si>
   <si>
     <t>6748c</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6843a</t>
   </si>
   <si>
     <t>Přijatý záznam</t>
   </si>
   <si>
     <t>6843b</t>
   </si>
   <si>
     <t>6843d</t>
   </si>
   <si>
     <t>6844a</t>
   </si>
   <si>
     <t>6844b</t>
   </si>
   <si>
     <t>6844c</t>
   </si>
   <si>
     <t>6844d</t>
   </si>
@@ -935,124 +935,127 @@
       </c>
     </row>
     <row r="3" spans="1:108">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:108">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:108">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
+      <c r="C5" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
@@ -1161,51 +1164,51 @@
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
@@ -1310,68 +1313,71 @@
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
+      <c r="C50" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
@@ -1689,51 +1695,51 @@
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
       <c r="C95" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
@@ -1869,51 +1875,51 @@
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
@@ -31624,30 +31630,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>