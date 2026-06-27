--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1778,53 +1778,50 @@
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
-      <c r="C104" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
@@ -1837,60 +1834,60 @@
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
-      <c r="C111" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
+      </c>
+      <c r="C112" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
@@ -31648,30 +31645,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>12.12.2026</dc:subject>
+  <dc:subject>27.27.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>