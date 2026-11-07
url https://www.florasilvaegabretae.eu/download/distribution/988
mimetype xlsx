--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -1005,50 +1005,53 @@
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
@@ -1137,50 +1140,53 @@
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
@@ -1191,50 +1197,53 @@
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
@@ -1368,50 +1377,53 @@
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
+      <c r="C55" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
@@ -1545,50 +1557,53 @@
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
+      <c r="C76" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
@@ -1794,73 +1809,79 @@
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
+      <c r="C106" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
+      </c>
+      <c r="C109" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
@@ -31645,30 +31666,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>