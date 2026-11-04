--- v2 (2026-09-20)
+++ v3 (2026-11-04)
@@ -1193,50 +1193,53 @@
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
+      <c r="C35" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B38" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1492,50 +1495,53 @@
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
+      <c r="C72" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
     </row>
@@ -1861,50 +1867,53 @@
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
+      </c>
+      <c r="C116" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
@@ -31624,30 +31633,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>