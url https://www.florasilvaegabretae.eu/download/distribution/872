--- v2 (2026-09-19)
+++ v3 (2026-11-04)
@@ -1025,50 +1025,53 @@
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
@@ -1143,50 +1146,53 @@
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
@@ -1333,65 +1339,71 @@
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
+      </c>
+      <c r="C50" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
@@ -1470,50 +1482,53 @@
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
+      <c r="C64" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
     </row>
@@ -1521,80 +1536,86 @@
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
+      <c r="C70" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
+      <c r="C73" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
@@ -1975,50 +1996,53 @@
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
+      </c>
+      <c r="C119" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
@@ -31708,30 +31732,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>19.19.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>