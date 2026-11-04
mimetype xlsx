--- v2 (2026-09-18)
+++ v3 (2026-11-04)
@@ -1194,50 +1194,53 @@
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
@@ -1364,85 +1367,91 @@
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
+      <c r="C44" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
@@ -1754,51 +1763,51 @@
         <v>83</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:108">
       <c r="A80" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B80" t="s">
         <v>84</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:108">
       <c r="A81" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B81" t="s">
         <v>85</v>
       </c>
       <c r="C81" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:108">
       <c r="A82" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B82" t="s">
         <v>86</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:108">
@@ -1851,50 +1860,53 @@
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
+      </c>
+      <c r="C90" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:108">
@@ -31924,30 +31936,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>18.18.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>