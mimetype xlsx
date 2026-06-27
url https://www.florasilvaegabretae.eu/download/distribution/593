--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1799,50 +1799,53 @@
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
+      <c r="C101" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
@@ -1909,50 +1912,53 @@
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
       <c r="C112" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
+      </c>
+      <c r="C113" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
@@ -31699,30 +31705,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>12.12.2026</dc:subject>
+  <dc:subject>27.27.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>