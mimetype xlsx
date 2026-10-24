--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -1306,50 +1306,53 @@
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
@@ -1531,50 +1534,53 @@
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
+      <c r="C72" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
@@ -1850,50 +1856,53 @@
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
+      </c>
+      <c r="C106" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
@@ -31705,30 +31714,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>09.9.2026</dc:subject>
+  <dc:subject>24.24.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>