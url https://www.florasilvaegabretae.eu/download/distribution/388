--- v0 (2026-05-12)
+++ v1 (2026-08-05)
@@ -2004,53 +2004,50 @@
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
-      <c r="C103" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
@@ -2081,86 +2078,74 @@
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
-      <c r="C110" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
-      <c r="C111" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
-      <c r="C112" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
-      <c r="C113" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
@@ -2191,123 +2176,111 @@
       <c r="B118" t="s">
         <v>122</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
-      <c r="C120" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
-      <c r="C122" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
-      <c r="C126" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="A132" s="2"/>
     </row>
     <row r="133" spans="1:108">
       <c r="A133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="A134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="A135" s="2"/>
@@ -31930,30 +31903,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>12.12.2026</dc:subject>
+  <dc:subject>05.5.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>