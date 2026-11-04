--- v2 (2026-09-20)
+++ v3 (2026-11-04)
@@ -95,84 +95,84 @@
   <si>
     <t>6843b</t>
   </si>
   <si>
     <t>6843d</t>
   </si>
   <si>
     <t>6844a</t>
   </si>
   <si>
     <t>6844b</t>
   </si>
   <si>
     <t>6844c</t>
   </si>
   <si>
     <t>6844d</t>
   </si>
   <si>
     <t>6845a</t>
   </si>
   <si>
     <t>6845b</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6845c</t>
   </si>
   <si>
     <t>6845d</t>
   </si>
   <si>
     <t>6846a</t>
   </si>
   <si>
     <t>6846b</t>
   </si>
   <si>
     <t>6846c</t>
   </si>
   <si>
     <t>6846d</t>
   </si>
   <si>
     <t>6847a</t>
   </si>
   <si>
     <t>6847b</t>
   </si>
   <si>
     <t>6847c</t>
   </si>
   <si>
     <t>6847d</t>
   </si>
   <si>
     <t>6848a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6848c</t>
   </si>
   <si>
     <t>6944a</t>
   </si>
   <si>
     <t>6944b</t>
   </si>
   <si>
     <t>6944d</t>
   </si>
   <si>
     <t>6945a</t>
   </si>
   <si>
     <t>6945b</t>
   </si>
   <si>
     <t>6945c</t>
   </si>
   <si>
     <t>6945d</t>
   </si>
@@ -1134,183 +1134,183 @@
         <v>24</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>25</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23" t="s">
-        <v>5</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:108">
@@ -2101,50 +2101,53 @@
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
+      </c>
+      <c r="C113" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:108">
@@ -31903,30 +31906,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>