--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -170,53 +170,50 @@
   <si>
     <t>6945c</t>
   </si>
   <si>
     <t>6945d</t>
   </si>
   <si>
     <t>6946a</t>
   </si>
   <si>
     <t>6946b</t>
   </si>
   <si>
     <t>6946c</t>
   </si>
   <si>
     <t>6946d</t>
   </si>
   <si>
     <t>6947a</t>
   </si>
   <si>
     <t>6947b</t>
   </si>
   <si>
-    <t>Nerevidovaný záznam</t>
-[...1 lines deleted...]
-  <si>
     <t>6947c</t>
   </si>
   <si>
     <t>6947d</t>
   </si>
   <si>
     <t>6948a</t>
   </si>
   <si>
     <t>6948b</t>
   </si>
   <si>
     <t>6948c</t>
   </si>
   <si>
     <t>6948d</t>
   </si>
   <si>
     <t>6949c</t>
   </si>
   <si>
     <t>6949d</t>
   </si>
   <si>
     <t>7045b</t>
@@ -231,50 +228,53 @@
     <t>7046b</t>
   </si>
   <si>
     <t>7046c</t>
   </si>
   <si>
     <t>7046d</t>
   </si>
   <si>
     <t>7047a</t>
   </si>
   <si>
     <t>7047b</t>
   </si>
   <si>
     <t>7047c</t>
   </si>
   <si>
     <t>7047d</t>
   </si>
   <si>
     <t>7048a</t>
   </si>
   <si>
     <t>7048b</t>
+  </si>
+  <si>
+    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>7048c</t>
   </si>
   <si>
     <t>7048d</t>
   </si>
   <si>
     <t>7049a</t>
   </si>
   <si>
     <t>7049b</t>
   </si>
   <si>
     <t>7049c</t>
   </si>
   <si>
     <t>7049d</t>
   </si>
   <si>
     <t>7050c</t>
   </si>
   <si>
     <t>7050d</t>
   </si>
@@ -1289,234 +1289,234 @@
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>50</v>
       </c>
       <c r="C47" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>51</v>
       </c>
       <c r="C48" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C53" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C64" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C67" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C68" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
@@ -1609,111 +1609,111 @@
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
       <c r="C90" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
@@ -1752,89 +1752,89 @@
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
@@ -31636,30 +31636,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>21.21.2026</dc:subject>
+  <dc:subject>20.20.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>