--- v1 (2026-07-26)
+++ v2 (2026-11-04)
@@ -1330,51 +1330,51 @@
         <v>42</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:108">
       <c r="A39" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B39" t="s">
         <v>43</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:108">
       <c r="A40" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B40" t="s">
         <v>44</v>
       </c>
       <c r="C40" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:108">
       <c r="A41" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B41" t="s">
         <v>45</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:108">
@@ -1781,51 +1781,51 @@
         <v>83</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:108">
       <c r="A80" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B80" t="s">
         <v>84</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:108">
       <c r="A81" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B81" t="s">
         <v>85</v>
       </c>
       <c r="C81" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:108">
       <c r="A82" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B82" t="s">
         <v>86</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:108">
@@ -31954,30 +31954,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>26.26.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>