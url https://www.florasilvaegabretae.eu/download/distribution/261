--- v2 (2026-07-31)
+++ v3 (2026-11-04)
@@ -116,63 +116,63 @@
   <si>
     <t>6845b</t>
   </si>
   <si>
     <t>6845c</t>
   </si>
   <si>
     <t>6845d</t>
   </si>
   <si>
     <t>6846a</t>
   </si>
   <si>
     <t>6846b</t>
   </si>
   <si>
     <t>6846c</t>
   </si>
   <si>
     <t>6846d</t>
   </si>
   <si>
     <t>6847a</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6847b</t>
   </si>
   <si>
     <t>6847c</t>
   </si>
   <si>
     <t>6847d</t>
   </si>
   <si>
     <t>6848a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6848c</t>
   </si>
   <si>
     <t>6944a</t>
   </si>
   <si>
     <t>6944b</t>
   </si>
   <si>
     <t>6944d</t>
   </si>
   <si>
     <t>6945a</t>
   </si>
   <si>
     <t>6945b</t>
   </si>
   <si>
     <t>6945c</t>
   </si>
   <si>
     <t>6945d</t>
   </si>
@@ -1144,87 +1144,90 @@
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>33</v>
       </c>
+      <c r="C30" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
@@ -1524,50 +1527,53 @@
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>81</v>
       </c>
+      <c r="C76" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
         <v>84</v>
       </c>
     </row>
@@ -1679,50 +1685,53 @@
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>100</v>
       </c>
+      <c r="C95" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>103</v>
       </c>
     </row>
@@ -1878,51 +1887,51 @@
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>124</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>127</v>
       </c>
@@ -31612,30 +31621,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>