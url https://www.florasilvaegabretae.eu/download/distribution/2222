--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -2051,50 +2051,53 @@
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
@@ -31771,30 +31774,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>12.12.2026</dc:subject>
+  <dc:subject>27.27.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>