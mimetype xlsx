--- v2 (2026-09-17)
+++ v3 (2026-11-04)
@@ -990,50 +990,53 @@
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
+      <c r="C10" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
@@ -1328,77 +1331,83 @@
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
+      <c r="C44" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
+      <c r="C47" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
@@ -1420,50 +1429,53 @@
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
+      <c r="C54" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
@@ -1542,93 +1554,102 @@
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
+      <c r="C67" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
+      <c r="C68" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
+      <c r="C72" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
@@ -1726,50 +1747,53 @@
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
+      <c r="C87" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
@@ -1904,50 +1928,53 @@
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
+      </c>
+      <c r="C106" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
@@ -31774,30 +31801,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>17.17.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>