--- v1 (2026-07-26)
+++ v2 (2026-09-20)
@@ -1896,53 +1896,50 @@
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
       <c r="C99" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
-      <c r="C100" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
@@ -31861,30 +31858,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>26.26.2026</dc:subject>
+  <dc:subject>20.20.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>