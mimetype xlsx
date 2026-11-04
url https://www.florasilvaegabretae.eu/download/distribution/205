--- v2 (2026-09-20)
+++ v3 (2026-11-04)
@@ -47,72 +47,72 @@
   <si>
     <t>Helictotrichon pubescens</t>
   </si>
   <si>
     <t>6743c</t>
   </si>
   <si>
     <t>6743d</t>
   </si>
   <si>
     <t>6744a</t>
   </si>
   <si>
     <t>6744b</t>
   </si>
   <si>
     <t>Přijatý záznam</t>
   </si>
   <si>
     <t>6744c</t>
   </si>
   <si>
     <t>6744d</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6745a</t>
   </si>
   <si>
     <t>6745b</t>
   </si>
   <si>
     <t>6745c</t>
   </si>
   <si>
     <t>6745d</t>
   </si>
   <si>
     <t>6746c</t>
   </si>
   <si>
     <t>6746d</t>
   </si>
   <si>
     <t>6748c</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6843a</t>
   </si>
   <si>
     <t>6843b</t>
   </si>
   <si>
     <t>6843d</t>
   </si>
   <si>
     <t>6844a</t>
   </si>
   <si>
     <t>6844b</t>
   </si>
   <si>
     <t>6844c</t>
   </si>
   <si>
     <t>6844d</t>
   </si>
   <si>
     <t>6845a</t>
   </si>
@@ -955,125 +955,125 @@
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
@@ -1128,101 +1128,107 @@
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:108">
@@ -1344,69 +1350,75 @@
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
@@ -1484,51 +1496,51 @@
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
       <c r="C60" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:108">
@@ -2059,117 +2071,117 @@
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
       <c r="C118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
       <c r="C122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:108">
@@ -31858,30 +31870,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>