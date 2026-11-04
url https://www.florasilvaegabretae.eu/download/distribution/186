--- v1 (2026-07-26)
+++ v2 (2026-11-04)
@@ -1136,88 +1136,94 @@
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
+      <c r="C29" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
@@ -1329,50 +1335,53 @@
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
@@ -1520,50 +1529,53 @@
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
+      <c r="C74" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
@@ -1642,50 +1654,53 @@
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
+      <c r="C87" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
@@ -1721,50 +1736,53 @@
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
     </row>
@@ -1792,50 +1810,53 @@
         <v>105</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
@@ -1897,50 +1918,53 @@
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
+      </c>
+      <c r="C116" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
@@ -31654,30 +31678,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>26.26.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>