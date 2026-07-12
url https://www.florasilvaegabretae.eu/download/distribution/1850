--- v0 (2026-05-12)
+++ v1 (2026-07-12)
@@ -2012,57 +2012,63 @@
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
+      <c r="C122" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
+      </c>
+      <c r="C123" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:108">