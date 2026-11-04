--- v2 (2026-09-14)
+++ v3 (2026-11-04)
@@ -990,50 +990,53 @@
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
+      <c r="C10" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
@@ -1192,50 +1195,53 @@
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
+      <c r="C30" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
@@ -1340,80 +1346,86 @@
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
       <c r="C43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
+      <c r="C44" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
+      <c r="C47" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
@@ -1594,88 +1606,97 @@
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
+      <c r="C69" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
+      <c r="C72" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
+      <c r="C73" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
@@ -1803,50 +1824,53 @@
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
+      <c r="C91" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
@@ -1967,69 +1991,75 @@
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
+      <c r="C107" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
+      <c r="C109" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
@@ -2044,75 +2074,84 @@
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
+      <c r="C116" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
+      <c r="C117" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
+      </c>
+      <c r="C118" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:108">
@@ -31831,30 +31870,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>