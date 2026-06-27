--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1967,74 +1967,86 @@
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
@@ -2059,65 +2071,74 @@
       <c r="B118" t="s">
         <v>122</v>
       </c>
       <c r="C118" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
@@ -31780,30 +31801,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>12.12.2026</dc:subject>
+  <dc:subject>27.27.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>