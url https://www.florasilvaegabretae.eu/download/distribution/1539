--- v1 (2026-06-27)
+++ v2 (2026-09-20)
@@ -1967,178 +1967,154 @@
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
-      <c r="C110" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
-      <c r="C111" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
-      <c r="C112" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
-      <c r="C113" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
-      <c r="C115" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
       <c r="C118" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
-      <c r="C120" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
-      <c r="C121" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
@@ -31801,30 +31777,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>27.27.2026</dc:subject>
+  <dc:subject>20.20.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>