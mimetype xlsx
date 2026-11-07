--- v2 (2026-09-20)
+++ v3 (2026-11-07)
@@ -1190,99 +1190,105 @@
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
+      <c r="C29" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
+      <c r="C34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
@@ -1454,50 +1460,53 @@
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
+      <c r="C56" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
@@ -1560,50 +1569,53 @@
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
+      <c r="C67" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
@@ -1740,50 +1752,53 @@
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
+      <c r="C85" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
     </row>
@@ -1835,50 +1850,53 @@
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
@@ -1913,95 +1931,101 @@
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
+      <c r="C104" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
+      </c>
+      <c r="C109" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
@@ -31777,30 +31801,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>