--- v2 (2026-09-19)
+++ v3 (2026-11-04)
@@ -988,50 +988,53 @@
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
+      <c r="C9" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
@@ -1182,58 +1185,64 @@
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
+      <c r="C29" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
@@ -1242,50 +1251,53 @@
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
+      <c r="C34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1341,115 +1353,130 @@
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
+      <c r="C46" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
+      <c r="C47" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
+      <c r="C49" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
+      <c r="C50" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
       <c r="C51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
+      <c r="C53" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
@@ -1495,50 +1522,53 @@
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
+      <c r="C63" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
       <c r="C64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
@@ -1577,50 +1607,53 @@
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
+      <c r="C71" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
@@ -1729,80 +1762,86 @@
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
+      <c r="C87" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
+      <c r="C90" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
@@ -1955,50 +1994,53 @@
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
       <c r="C107" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
+      </c>
+      <c r="C109" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
@@ -31789,30 +31831,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>19.19.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>