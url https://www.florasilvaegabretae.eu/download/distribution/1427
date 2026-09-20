--- v3 (2026-08-01)
+++ v4 (2026-09-20)
@@ -2020,63 +2020,57 @@
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>114</v>
       </c>
-      <c r="C111" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>116</v>
       </c>
       <c r="C113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>117</v>
       </c>
       <c r="C114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:108">
@@ -31843,30 +31837,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>20.20.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>