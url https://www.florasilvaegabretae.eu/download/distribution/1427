--- v4 (2026-09-20)
+++ v5 (2026-11-07)
@@ -1238,50 +1238,53 @@
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>36</v>
       </c>
       <c r="C33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>38</v>
       </c>
+      <c r="C35" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>39</v>
       </c>
       <c r="C36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>40</v>
       </c>
       <c r="C37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
@@ -1457,50 +1460,53 @@
       <c r="B54" t="s">
         <v>57</v>
       </c>
       <c r="C54" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>58</v>
       </c>
       <c r="C55" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>59</v>
       </c>
+      <c r="C56" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>60</v>
       </c>
       <c r="C57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>61</v>
       </c>
       <c r="C58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
@@ -1973,50 +1979,53 @@
       </c>
       <c r="B104" t="s">
         <v>107</v>
       </c>
       <c r="C104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>108</v>
       </c>
       <c r="C105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>109</v>
+      </c>
+      <c r="C106" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>110</v>
       </c>
       <c r="C107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>111</v>
       </c>
       <c r="C108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:108">
@@ -31837,30 +31846,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>