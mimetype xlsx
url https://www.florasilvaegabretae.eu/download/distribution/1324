--- v2 (2026-07-31)
+++ v3 (2026-11-03)
@@ -155,81 +155,81 @@
   <si>
     <t>6944a</t>
   </si>
   <si>
     <t>6944b</t>
   </si>
   <si>
     <t>6944d</t>
   </si>
   <si>
     <t>6945a</t>
   </si>
   <si>
     <t>6945b</t>
   </si>
   <si>
     <t>6945c</t>
   </si>
   <si>
     <t>6945d</t>
   </si>
   <si>
     <t>6946a</t>
   </si>
   <si>
+    <t>Nejistý záznam</t>
+  </si>
+  <si>
     <t>6946b</t>
   </si>
   <si>
     <t>6946c</t>
   </si>
   <si>
     <t>6946d</t>
   </si>
   <si>
     <t>6947a</t>
   </si>
   <si>
     <t>6947b</t>
   </si>
   <si>
     <t>6947c</t>
   </si>
   <si>
     <t>6947d</t>
   </si>
   <si>
     <t>6948a</t>
   </si>
   <si>
     <t>6948b</t>
   </si>
   <si>
     <t>6948c</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6948d</t>
   </si>
   <si>
     <t>6949c</t>
   </si>
   <si>
     <t>6949d</t>
   </si>
   <si>
     <t>7045b</t>
   </si>
   <si>
     <t>7045d</t>
   </si>
   <si>
     <t>7046a</t>
   </si>
   <si>
     <t>7046b</t>
   </si>
   <si>
     <t>7046c</t>
   </si>
@@ -785,51 +785,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DD10000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:A10000"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
@@ -1251,135 +1251,138 @@
       <c r="A41" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B41" t="s">
         <v>44</v>
       </c>
       <c r="C41" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>46</v>
       </c>
+      <c r="C43" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C53" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
@@ -1432,51 +1435,51 @@
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
       <c r="C64" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
@@ -31675,30 +31678,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>31.31.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>