--- v1 (2026-07-26)
+++ v2 (2026-09-20)
@@ -1785,50 +1785,53 @@
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
+      <c r="C85" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
@@ -31888,30 +31891,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>26.26.2026</dc:subject>
+  <dc:subject>20.20.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>