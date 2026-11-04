--- v2 (2026-09-20)
+++ v3 (2026-11-04)
@@ -1246,50 +1246,53 @@
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
+      <c r="C33" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
@@ -1405,50 +1408,53 @@
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
@@ -1645,50 +1651,53 @@
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
+      <c r="C72" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
@@ -1892,50 +1901,53 @@
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
@@ -2033,50 +2045,53 @@
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
+      </c>
+      <c r="C109" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
@@ -31891,30 +31906,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>