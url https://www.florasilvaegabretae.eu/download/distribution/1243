--- v2 (2026-09-19)
+++ v3 (2026-11-04)
@@ -1012,50 +1012,53 @@
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
+      <c r="C12" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
@@ -1151,74 +1154,80 @@
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
+      <c r="C26" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
+      <c r="C29" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
@@ -1442,50 +1451,53 @@
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
+      <c r="C56" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
@@ -1559,103 +1571,115 @@
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
+      <c r="C68" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
+      <c r="C70" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
+      <c r="C73" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
+      </c>
+      <c r="C74" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:108">
@@ -31831,30 +31855,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>19.19.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>