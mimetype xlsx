--- v2 (2026-09-20)
+++ v3 (2026-11-04)
@@ -1156,51 +1156,51 @@
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:108">
@@ -1432,50 +1432,53 @@
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
+      <c r="C51" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
@@ -1484,50 +1487,53 @@
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
+      <c r="C56" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
@@ -1559,84 +1565,84 @@
         <v>65</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
       <c r="C63" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
       <c r="C64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
       <c r="C66" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
       <c r="C67" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:108">
@@ -1754,51 +1760,51 @@
         <v>83</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:108">
       <c r="A80" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B80" t="s">
         <v>84</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:108">
       <c r="A81" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B81" t="s">
         <v>85</v>
       </c>
       <c r="C81" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:108">
       <c r="A82" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B82" t="s">
         <v>86</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:108">
@@ -1972,50 +1978,53 @@
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
+      </c>
+      <c r="C101" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
@@ -31921,30 +31930,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>