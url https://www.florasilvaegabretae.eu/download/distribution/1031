--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -1934,53 +1934,50 @@
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
-      <c r="C125" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
@@ -31618,30 +31615,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>26.26.2026</dc:subject>
+  <dc:subject>20.20.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>