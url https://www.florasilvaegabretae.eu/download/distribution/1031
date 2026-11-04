--- v1 (2026-09-20)
+++ v2 (2026-11-04)
@@ -1346,50 +1346,53 @@
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>55</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>56</v>
       </c>
+      <c r="C53" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>59</v>
       </c>
     </row>
@@ -1437,90 +1440,96 @@
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>65</v>
       </c>
       <c r="C62" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
+      <c r="C64" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
+      <c r="C69" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
@@ -1644,93 +1653,99 @@
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
+      </c>
+      <c r="C90" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
+      </c>
+      <c r="C95" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
@@ -31615,30 +31630,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>20.20.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>