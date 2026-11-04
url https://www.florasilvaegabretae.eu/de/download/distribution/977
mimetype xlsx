--- v0 (2026-05-15)
+++ v1 (2026-11-04)
@@ -41,57 +41,57 @@
   <si>
     <t>kvadrant</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>Hypericum humifusum</t>
   </si>
   <si>
     <t>6743c</t>
   </si>
   <si>
     <t>Přijatý záznam</t>
   </si>
   <si>
     <t>6743d</t>
   </si>
   <si>
     <t>6744a</t>
   </si>
   <si>
     <t>6744b</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6744c</t>
   </si>
   <si>
     <t>6744d</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6745a</t>
   </si>
   <si>
     <t>6745b</t>
   </si>
   <si>
     <t>6745c</t>
   </si>
   <si>
     <t>6745d</t>
   </si>
   <si>
     <t>6746c</t>
   </si>
   <si>
     <t>6746d</t>
   </si>
   <si>
     <t>6748c</t>
   </si>
   <si>
     <t>6843a</t>
   </si>
@@ -938,142 +938,142 @@
       </c>
     </row>
     <row r="3" spans="1:108">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:108">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:108">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
@@ -1127,157 +1127,163 @@
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
+      </c>
+      <c r="C35" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:108">
@@ -1543,51 +1549,51 @@
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
@@ -1819,51 +1825,51 @@
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
@@ -1921,83 +1927,86 @@
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
+      </c>
+      <c r="C119" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
@@ -2007,51 +2016,51 @@
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
@@ -31693,30 +31702,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>