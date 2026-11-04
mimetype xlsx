--- v0 (2026-05-15)
+++ v1 (2026-11-04)
@@ -1040,50 +1040,53 @@
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
@@ -2149,51 +2152,51 @@
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:108">
@@ -31945,30 +31948,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>