--- v0 (2026-05-14)
+++ v1 (2026-11-07)
@@ -1345,50 +1345,53 @@
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
@@ -1456,50 +1459,53 @@
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
@@ -1696,50 +1702,53 @@
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
+      <c r="C87" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
@@ -1790,53 +1799,50 @@
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
-      <c r="C98" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
@@ -1967,50 +1973,53 @@
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
+      </c>
+      <c r="C118" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
@@ -31705,30 +31714,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>